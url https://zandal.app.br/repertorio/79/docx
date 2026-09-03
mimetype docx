--- v0 (2026-07-02)
+++ v1 (2026-09-03)
@@ -361,51 +361,51 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Christe Eleison, Christe Eleison, Christe Elei...son!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="276"/>
         <w:ind w:left="288"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Senhor, que acolheis toda pessoa / Que confia na vossa misericórdia / Tende piedade de nós.</w:t>
+        <w:t xml:space="preserve">3. Senhor, que acolheis toda pessoa / Que confia em vossa misericórdia / Tende piedade de nós.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="280" w:line="276"/>
         <w:ind w:left="288"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REF.:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>